--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,322 +1,353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sixm40-170\Odd_Statistiky_Controlling\612 Controlling\Web\FINAL 2025-03 - Tomas průběžná oprava - KONTROLA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\- Web -\2026\3\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D8D48BF-16A1-4F8A-B009-8A86AC238C1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Příjmy leden - březen" sheetId="1" r:id="rId1"/>
     <sheet name="Starší údaje" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Příjmy leden - březen'!$B$2:$O$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Starší údaje'!$B$2:$O$21</definedName>
   </definedNames>
-  <calcPr calcId="162913" concurrentManualCount="8"/>
+  <calcPr calcId="191029" concurrentManualCount="20"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="O15" i="1" l="1"/>
+  <c r="O5" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="O10" i="1" l="1"/>
+  <c r="O19" i="1" s="1"/>
+  <c r="N15" i="1" l="1"/>
+  <c r="M15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="F15" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="C15" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="J19" i="1" s="1"/>
+  <c r="I10" i="1"/>
+  <c r="I19" i="1" s="1"/>
+  <c r="H10" i="1"/>
+  <c r="H19" i="1" s="1"/>
+  <c r="G10" i="1"/>
+  <c r="G19" i="1" s="1"/>
+  <c r="F10" i="1"/>
+  <c r="F19" i="1" s="1"/>
+  <c r="E10" i="1"/>
+  <c r="E19" i="1" s="1"/>
+  <c r="D10" i="1"/>
+  <c r="D19" i="1" s="1"/>
+  <c r="C10" i="1"/>
+  <c r="C19" i="1" s="1"/>
+  <c r="N5" i="1"/>
+  <c r="M5" i="1"/>
+  <c r="M19" i="1" s="1"/>
+  <c r="L5" i="1"/>
+  <c r="L19" i="1" s="1"/>
+  <c r="K5" i="1"/>
+  <c r="K19" i="1" s="1"/>
+  <c r="J5" i="1"/>
+  <c r="I5" i="1"/>
+  <c r="H5" i="1"/>
+  <c r="G5" i="1"/>
+  <c r="F5" i="1"/>
+  <c r="E5" i="1"/>
+  <c r="D5" i="1"/>
+  <c r="C5" i="1"/>
+  <c r="M5" i="2"/>
+  <c r="M10" i="2"/>
+  <c r="M15" i="2"/>
+  <c r="M20" i="2" l="1"/>
   <c r="B2" i="2" l="1"/>
   <c r="L15" i="2"/>
   <c r="K15" i="2"/>
   <c r="J15" i="2"/>
   <c r="I15" i="2"/>
   <c r="H15" i="2"/>
   <c r="G15" i="2"/>
   <c r="F15" i="2"/>
   <c r="E15" i="2"/>
   <c r="D15" i="2"/>
   <c r="C15" i="2"/>
   <c r="L10" i="2"/>
   <c r="K10" i="2"/>
   <c r="J10" i="2"/>
   <c r="I10" i="2"/>
   <c r="H10" i="2"/>
   <c r="G10" i="2"/>
   <c r="F10" i="2"/>
   <c r="E10" i="2"/>
   <c r="D10" i="2"/>
   <c r="C10" i="2"/>
   <c r="L5" i="2"/>
   <c r="K5" i="2"/>
   <c r="J5" i="2"/>
   <c r="J20" i="2" s="1"/>
   <c r="I5" i="2"/>
   <c r="I20" i="2" s="1"/>
   <c r="H5" i="2"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
   <c r="F20" i="2" s="1"/>
   <c r="E5" i="2"/>
   <c r="E20" i="2" s="1"/>
   <c r="D5" i="2"/>
   <c r="C5" i="2"/>
   <c r="G20" i="2" l="1"/>
   <c r="C20" i="2"/>
   <c r="K20" i="2"/>
   <c r="H20" i="2"/>
   <c r="D20" i="2"/>
   <c r="L20" i="2"/>
-  <c r="D15" i="1"/>
-[...50 lines deleted...]
-  <c r="J19" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="18">
   <si>
     <t>(v mil. Kč)</t>
   </si>
   <si>
     <t>Důchodové pojištění</t>
   </si>
   <si>
     <t>pojistné od zaměstnavatelů</t>
   </si>
   <si>
     <t>pojistné od zaměstnanců</t>
   </si>
   <si>
     <t>pojistné od OSVČ</t>
   </si>
   <si>
     <t>ostatní</t>
   </si>
   <si>
     <t>Nemocenské pojištění</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Příspěvek na státní politiku zaměstnanosti</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>pojistné od OSVČ (dobrovolné)</t>
   </si>
   <si>
     <t>Poznámka: Mezi ostatní příjmy se řadí zejména penále, pokuty nebo krátkodobě neidentifikované příjmy.</t>
   </si>
   <si>
     <t>Příjmy z pojistného na sociální zabezpečení - leden až březen</t>
   </si>
+  <si>
+    <t>PaV SET</t>
+  </si>
+  <si>
+    <t>F6</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>F14</t>
+  </si>
+  <si>
+    <t>F29</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...2 lines deleted...]
-  </numFmts>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman CE"/>
-[...10 lines deleted...]
-      <color theme="0" tint="-4.9989318521683403E-2"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005E1D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB5C8AC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -333,115 +364,129 @@
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Normální 2" xfId="1"/>
-    <cellStyle name="Procenta" xfId="2" builtinId="5"/>
+    <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC5E0B4"/>
       <color rgb="FFC5F4B4"/>
       <color rgb="FFB5C8AC"/>
       <color rgb="FF87A67A"/>
       <color rgb="FF005E1D"/>
       <color rgb="FFE8EEE6"/>
       <color rgb="FF595959"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -515,290 +560,301 @@
               <a:srgbClr val="005E1D"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="1.0572430514365395E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000003-465E-4C9E-88B7-39A15F67CE00}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="1.5858645771547993E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000004-465E-4C9E-88B7-39A15F67CE00}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="1.585864577154809E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-465E-4C9E-88B7-39A15F67CE00}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-1.5858645771548188E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-465E-4C9E-88B7-39A15F67CE00}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0830339736434534E-16"/>
                   <c:y val="-1.585864577154809E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000002-465E-4C9E-88B7-39A15F67CE00}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="12"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-1.0830339736434534E-16"/>
+                  <c:y val="-3.1717291543096181E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="outEnd"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000000-7EE0-4C67-A57A-EA6841493100}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Příjmy leden - březen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - březen'!$C$5:$O$5</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>79093.124990630007</c:v>
+                  <c:v>80808.663200060008</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>80808.663200060008</c:v>
+                  <c:v>84675.798169320013</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>84675.798169320013</c:v>
+                  <c:v>89271.495347529999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>89271.495347529999</c:v>
+                  <c:v>95527.927803300001</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>95527.927803300001</c:v>
+                  <c:v>105506.83042082001</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>105506.83042082001</c:v>
+                  <c:v>114098.10673676</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>114098.10673676</c:v>
+                  <c:v>120061.56701783001</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>120061.56701783001</c:v>
+                  <c:v>123115.26425473999</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>123115.26425473999</c:v>
+                  <c:v>129332.93757878999</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>129332.93757878999</c:v>
+                  <c:v>143417.24318282999</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>143417.24318282999</c:v>
+                  <c:v>153531.86931178</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>153531.86931178</c:v>
+                  <c:v>164770.10759255002</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>164770.10759255002</c:v>
+                  <c:v>175999.91827179998</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A3E2-4755-9A93-5C3EEB6EEACE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
@@ -1040,51 +1096,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.8026871980676324E-2"/>
           <c:y val="0.33937747766848148"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Příjmy leden - březen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
               </c:ext>
@@ -1138,127 +1194,121 @@
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-7.4731856635969554E-2"/>
                   <c:y val="5.3991656072768512E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-5.856710267536603E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000008-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.3449775533108865E-3"/>
                   <c:y val="-4.8901861621869089E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="0.14297671156004491"/>
                       <c:h val="7.3293582659548995E-2"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000009-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="6.768434343434343E-2"/>
                   <c:y val="-3.803411065671862E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="0.0%" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -1299,60 +1349,60 @@
               <c:f>'Příjmy leden - březen'!$B$6:$B$9</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>pojistné od zaměstnavatelů</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>pojistné od zaměstnanců</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>pojistné od OSVČ</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>ostatní</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - březen'!$O$6:$O$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>117113.02746514</c:v>
+                  <c:v>124415.59751136</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>35346.619821420005</c:v>
+                  <c:v>37487.167162149999</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>12110.787789649999</c:v>
+                  <c:v>13787.78200607</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>199.67251634000002</c:v>
+                  <c:v>309.37159222000003</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5D64-4806-9F45-D1B4C31DB5D1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1487,218 +1537,213 @@
               <a:srgbClr val="87A67A"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="1.5796019900497418E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-2D73-4BAC-B362-20F01EA70E54}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.1660679472869069E-16"/>
                   <c:y val="-1.5796019900497511E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-2D73-4BAC-B362-20F01EA70E54}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Příjmy leden - březen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - březen'!$C$10:$O$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>6123.6587984600001</c:v>
+                  <c:v>6288.9043843499994</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>6288.9043843499994</c:v>
+                  <c:v>6574.7023877900001</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>6574.7023877900001</c:v>
+                  <c:v>6911.6862496900003</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>6911.6862496900003</c:v>
+                  <c:v>7887.9704638399999</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>7887.9704638399999</c:v>
+                  <c:v>8181.4428859999998</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8181.4428859999998</c:v>
+                  <c:v>8845.9730327400011</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8845.9730327400011</c:v>
+                  <c:v>8539.63074074</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8539.63074074</c:v>
+                  <c:v>8771.252385429998</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8771.252385429998</c:v>
+                  <c:v>9158.5022617699979</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>9158.5022617699979</c:v>
+                  <c:v>10160.116926410001</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>10160.116926410001</c:v>
+                  <c:v>12884.26991194</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>12884.26991194</c:v>
+                  <c:v>14824.556822870001</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>14824.556822870001</c:v>
+                  <c:v>15722.624870649999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2219-40C6-A02F-7784A5B976C5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
@@ -1940,51 +1985,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10719955022479682"/>
           <c:y val="0.32205450394600066"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Příjmy leden - březen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
               </c:ext>
@@ -2038,122 +2083,114 @@
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-7.4731871345029247E-2"/>
                   <c:y val="2.239966832504146E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.7115600448934196E-4"/>
                   <c:y val="1.1754975124378061E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000008-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-8.0306677890011238E-2"/>
                   <c:y val="-4.3449004975124376E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000009-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="8.6856902356902355E-2"/>
                   <c:y val="-4.2968076285240464E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="0.0%" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -2192,60 +2229,60 @@
               <c:f>'Příjmy leden - březen'!$B$11:$B$14</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>pojistné od zaměstnavatelů</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>pojistné od zaměstnanců</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>pojistné od OSVČ (dobrovolné)</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>ostatní</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - březen'!$O$11:$O$14</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>11439.687165719999</c:v>
+                  <c:v>12144.64614379</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3266.0496429600003</c:v>
+                  <c:v>3466.9753518100001</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>55.681913639999998</c:v>
+                  <c:v>59.44723638</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>63.138100549999997</c:v>
+                  <c:v>51.556138670000003</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5D64-4806-9F45-D1B4C31DB5D1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3948,170 +3985,200 @@
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28574</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>171449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>674399</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>183149</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Graf 2"/>
+        <xdr:cNvPr id="3" name="Graf 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>665923</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>171449</xdr:rowOff>
+      <xdr:colOff>694498</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>658048</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>183149</xdr:rowOff>
+      <xdr:colOff>686623</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>21224</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Graf 4"/>
+        <xdr:cNvPr id="5" name="Graf 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28574</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>180974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>674399</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>192674</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6" name="Graf 5"/>
+        <xdr:cNvPr id="6" name="Graf 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>665923</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>180974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>658048</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>192674</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Graf 6"/>
+        <xdr:cNvPr id="7" name="Graf 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5799793" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextovéPole 1"/>
+        <xdr:cNvPr id="2" name="TextovéPole 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4133850" y="3971925"/>
           <a:ext cx="5799793" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -4126,51 +4193,57 @@
             <a:rPr lang="cs-CZ" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Příjmy z důchodového pojištění v časové řadě a v aktuálním období dle typu plátce</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6103081" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="TextovéPole 7"/>
+        <xdr:cNvPr id="8" name="TextovéPole 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4057650" y="6353175"/>
           <a:ext cx="6103081" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -4952,1612 +5025,1724 @@
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:P44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:Q44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="4" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="4" customWidth="1"/>
     <col min="3" max="15" width="9.375" style="4" customWidth="1"/>
-    <col min="16" max="16384" width="9" style="4"/>
+    <col min="16" max="16" width="72.25" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:16" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:17" x14ac:dyDescent="0.2">
       <c r="B2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
     </row>
-    <row r="3" spans="2:16" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:17" x14ac:dyDescent="0.2">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:16" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="D4" s="11">
+    <row r="4" spans="2:17" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="17"/>
+      <c r="C4" s="7">
         <v>2014</v>
       </c>
-      <c r="E4" s="11">
+      <c r="D4" s="7">
         <v>2015</v>
       </c>
-      <c r="F4" s="11">
+      <c r="E4" s="7">
         <v>2016</v>
       </c>
-      <c r="G4" s="11">
+      <c r="F4" s="7">
         <v>2017</v>
       </c>
-      <c r="H4" s="11">
+      <c r="G4" s="7">
         <v>2018</v>
       </c>
-      <c r="I4" s="11">
+      <c r="H4" s="7">
         <v>2019</v>
       </c>
-      <c r="J4" s="11">
+      <c r="I4" s="7">
         <v>2020</v>
       </c>
-      <c r="K4" s="11">
+      <c r="J4" s="7">
         <v>2021</v>
       </c>
-      <c r="L4" s="11">
+      <c r="K4" s="7">
         <v>2022</v>
       </c>
-      <c r="M4" s="11">
+      <c r="L4" s="7">
         <v>2023</v>
       </c>
-      <c r="N4" s="11">
+      <c r="M4" s="7">
         <v>2024</v>
       </c>
-      <c r="O4" s="11">
+      <c r="N4" s="7">
         <v>2025</v>
       </c>
+      <c r="O4" s="7">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="21" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="5" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="12" t="s">
+    <row r="5" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="13">
-[...4 lines deleted...]
-        <f t="shared" ref="D5:O5" si="0">SUM(D6:D9)</f>
+      <c r="C5" s="9">
+        <f t="shared" ref="C5:N5" si="0">SUM(C6:C9)</f>
         <v>80808.663200060008</v>
       </c>
-      <c r="E5" s="13">
+      <c r="D5" s="9">
         <f t="shared" si="0"/>
         <v>84675.798169320013</v>
       </c>
-      <c r="F5" s="13">
+      <c r="E5" s="9">
         <f t="shared" si="0"/>
         <v>89271.495347529999</v>
       </c>
-      <c r="G5" s="13">
+      <c r="F5" s="9">
         <f t="shared" si="0"/>
         <v>95527.927803300001</v>
       </c>
-      <c r="H5" s="13">
+      <c r="G5" s="9">
         <f t="shared" si="0"/>
         <v>105506.83042082001</v>
       </c>
-      <c r="I5" s="13">
+      <c r="H5" s="9">
         <f t="shared" si="0"/>
         <v>114098.10673676</v>
       </c>
-      <c r="J5" s="13">
+      <c r="I5" s="9">
         <f t="shared" si="0"/>
         <v>120061.56701783001</v>
       </c>
-      <c r="K5" s="13">
+      <c r="J5" s="9">
         <f t="shared" si="0"/>
         <v>123115.26425473999</v>
       </c>
-      <c r="L5" s="13">
+      <c r="K5" s="9">
         <f t="shared" si="0"/>
         <v>129332.93757878999</v>
       </c>
-      <c r="M5" s="13">
+      <c r="L5" s="9">
         <f t="shared" si="0"/>
         <v>143417.24318282999</v>
       </c>
-      <c r="N5" s="13">
+      <c r="M5" s="9">
         <f t="shared" si="0"/>
         <v>153531.86931178</v>
       </c>
-      <c r="O5" s="13">
+      <c r="N5" s="9">
         <f t="shared" si="0"/>
         <v>164770.10759255002</v>
       </c>
-      <c r="P5" s="8"/>
+      <c r="O5" s="9">
+        <f>SUM(O6:O9)</f>
+        <v>175999.91827179998</v>
+      </c>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
     </row>
-    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="14" t="s">
+    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15">
-[...2 lines deleted...]
-      <c r="D6" s="15">
+      <c r="C6" s="11">
         <v>58042.553437410003</v>
       </c>
-      <c r="E6" s="15">
+      <c r="D6" s="11">
         <v>60827.373212050006</v>
       </c>
-      <c r="F6" s="15">
+      <c r="E6" s="11">
         <v>63997.36868467</v>
       </c>
-      <c r="G6" s="15">
+      <c r="F6" s="11">
         <v>68551.313991239993</v>
       </c>
-      <c r="H6" s="15">
+      <c r="G6" s="11">
         <v>75954.057618930005</v>
       </c>
-      <c r="I6" s="15">
+      <c r="H6" s="11">
         <v>81831.13323223</v>
       </c>
-      <c r="J6" s="16">
+      <c r="I6" s="12">
         <v>86826.49302912</v>
       </c>
-      <c r="K6" s="15">
+      <c r="J6" s="11">
         <v>89321.108329959985</v>
       </c>
-      <c r="L6" s="15">
+      <c r="K6" s="11">
         <v>93221.958687730003</v>
       </c>
-      <c r="M6" s="15">
+      <c r="L6" s="11">
         <v>103433.65875037</v>
       </c>
-      <c r="N6" s="15">
+      <c r="M6" s="11">
         <v>110309.62794438</v>
       </c>
-      <c r="O6" s="15">
+      <c r="N6" s="11">
         <v>117113.02746514</v>
       </c>
-      <c r="P6" s="9"/>
+      <c r="O6" s="11">
+        <v>124415.59751136</v>
+      </c>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="24" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="14" t="s">
+    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="15">
-[...2 lines deleted...]
-      <c r="D7" s="15">
+      <c r="C7" s="11">
         <v>17328.139861799998</v>
       </c>
-      <c r="E7" s="15">
+      <c r="D7" s="11">
         <v>18153.900925220001</v>
       </c>
-      <c r="F7" s="15">
+      <c r="E7" s="11">
         <v>19259.763021340001</v>
       </c>
-      <c r="G7" s="15">
+      <c r="F7" s="11">
         <v>20685.397874860002</v>
       </c>
-      <c r="H7" s="15">
+      <c r="G7" s="11">
         <v>22924.234264890005</v>
       </c>
-      <c r="I7" s="15">
+      <c r="H7" s="11">
         <v>24694.381047669998</v>
       </c>
-      <c r="J7" s="16">
+      <c r="I7" s="12">
         <v>26205.444362680006</v>
       </c>
-      <c r="K7" s="15">
+      <c r="J7" s="11">
         <v>26963.146183929999</v>
       </c>
-      <c r="L7" s="15">
+      <c r="K7" s="11">
         <v>28138.670086140002</v>
       </c>
-      <c r="M7" s="15">
+      <c r="L7" s="11">
         <v>31215.65441852</v>
       </c>
-      <c r="N7" s="15">
+      <c r="M7" s="11">
         <v>33301.128757869999</v>
       </c>
-      <c r="O7" s="15">
+      <c r="N7" s="11">
         <v>35346.619821420005</v>
       </c>
-      <c r="P7" s="9"/>
+      <c r="O7" s="11">
+        <v>37487.167162149999</v>
+      </c>
+      <c r="P7" s="23"/>
+      <c r="Q7" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="14" t="s">
+    <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="15">
-[...2 lines deleted...]
-      <c r="D8" s="15">
+      <c r="C8" s="11">
         <v>5292.3713563099991</v>
       </c>
-      <c r="E8" s="15">
+      <c r="D8" s="11">
         <v>5548.1662525600004</v>
       </c>
-      <c r="F8" s="15">
+      <c r="E8" s="11">
         <v>5850.8581795500004</v>
       </c>
-      <c r="G8" s="15">
+      <c r="F8" s="11">
         <v>6115.57287129</v>
       </c>
-      <c r="H8" s="15">
+      <c r="G8" s="11">
         <v>6463.1171762800004</v>
       </c>
-      <c r="I8" s="15">
+      <c r="H8" s="11">
         <v>7372.6830978500002</v>
       </c>
-      <c r="J8" s="16">
+      <c r="I8" s="12">
         <v>6846.8329604099999</v>
       </c>
-      <c r="K8" s="15">
+      <c r="J8" s="11">
         <v>6647.3372544599997</v>
       </c>
-      <c r="L8" s="15">
+      <c r="K8" s="11">
         <v>7767.3107764799997</v>
       </c>
-      <c r="M8" s="15">
+      <c r="L8" s="11">
         <v>8580.0179589600011</v>
       </c>
-      <c r="N8" s="15">
+      <c r="M8" s="11">
         <v>9730.6789105600001</v>
       </c>
-      <c r="O8" s="15">
+      <c r="N8" s="11">
         <v>12110.787789649999</v>
       </c>
-      <c r="P8" s="9"/>
+      <c r="O8" s="11">
+        <v>13787.78200607</v>
+      </c>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="14" t="s">
+    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="15">
-[...2 lines deleted...]
-      <c r="D9" s="15">
+      <c r="C9" s="11">
         <v>145.59854453999998</v>
       </c>
-      <c r="E9" s="15">
+      <c r="D9" s="11">
         <v>146.35777949000001</v>
       </c>
-      <c r="F9" s="15">
+      <c r="E9" s="11">
         <v>163.50546197</v>
       </c>
-      <c r="G9" s="15">
+      <c r="F9" s="11">
         <v>175.64306590999999</v>
       </c>
-      <c r="H9" s="15">
+      <c r="G9" s="11">
         <v>165.42136072000002</v>
       </c>
-      <c r="I9" s="15">
+      <c r="H9" s="11">
         <v>199.90935901</v>
       </c>
-      <c r="J9" s="16">
+      <c r="I9" s="12">
         <v>182.79666562</v>
       </c>
-      <c r="K9" s="15">
+      <c r="J9" s="11">
         <v>183.67248639000002</v>
       </c>
-      <c r="L9" s="15">
+      <c r="K9" s="11">
         <v>204.99802843999998</v>
       </c>
-      <c r="M9" s="15">
+      <c r="L9" s="11">
         <v>187.91205498000002</v>
       </c>
-      <c r="N9" s="15">
+      <c r="M9" s="11">
         <v>190.43369896999999</v>
       </c>
-      <c r="O9" s="15">
+      <c r="N9" s="11">
         <v>199.67251634000002</v>
       </c>
-      <c r="P9" s="9"/>
+      <c r="O9" s="11">
+        <v>309.37159222000003</v>
+      </c>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="10" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="12" t="s">
+    <row r="10" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="13">
-[...4 lines deleted...]
-        <f t="shared" ref="D10" si="1">SUM(D11:D14)</f>
+      <c r="C10" s="9">
+        <f t="shared" ref="C10" si="1">SUM(C11:C14)</f>
         <v>6288.9043843499994</v>
       </c>
-      <c r="E10" s="13">
-        <f t="shared" ref="E10" si="2">SUM(E11:E14)</f>
+      <c r="D10" s="9">
+        <f t="shared" ref="D10" si="2">SUM(D11:D14)</f>
         <v>6574.7023877900001</v>
       </c>
-      <c r="F10" s="13">
-        <f t="shared" ref="F10" si="3">SUM(F11:F14)</f>
+      <c r="E10" s="9">
+        <f t="shared" ref="E10" si="3">SUM(E11:E14)</f>
         <v>6911.6862496900003</v>
       </c>
-      <c r="G10" s="13">
-        <f t="shared" ref="G10" si="4">SUM(G11:G14)</f>
+      <c r="F10" s="9">
+        <f t="shared" ref="F10" si="4">SUM(F11:F14)</f>
         <v>7887.9704638399999</v>
       </c>
-      <c r="H10" s="13">
-        <f t="shared" ref="H10" si="5">SUM(H11:H14)</f>
+      <c r="G10" s="9">
+        <f t="shared" ref="G10" si="5">SUM(G11:G14)</f>
         <v>8181.4428859999998</v>
       </c>
-      <c r="I10" s="13">
-        <f t="shared" ref="I10" si="6">SUM(I11:I14)</f>
+      <c r="H10" s="9">
+        <f t="shared" ref="H10" si="6">SUM(H11:H14)</f>
         <v>8845.9730327400011</v>
       </c>
-      <c r="J10" s="13">
-        <f t="shared" ref="J10" si="7">SUM(J11:J14)</f>
+      <c r="I10" s="9">
+        <f t="shared" ref="I10" si="7">SUM(I11:I14)</f>
         <v>8539.63074074</v>
       </c>
-      <c r="K10" s="13">
-        <f t="shared" ref="K10" si="8">SUM(K11:K14)</f>
+      <c r="J10" s="9">
+        <f t="shared" ref="J10" si="8">SUM(J11:J14)</f>
         <v>8771.252385429998</v>
       </c>
-      <c r="L10" s="13">
-        <f t="shared" ref="L10" si="9">SUM(L11:L14)</f>
+      <c r="K10" s="9">
+        <f t="shared" ref="K10" si="9">SUM(K11:K14)</f>
         <v>9158.5022617699979</v>
       </c>
-      <c r="M10" s="13">
-        <f t="shared" ref="M10" si="10">SUM(M11:M14)</f>
+      <c r="L10" s="9">
+        <f t="shared" ref="L10" si="10">SUM(L11:L14)</f>
         <v>10160.116926410001</v>
       </c>
-      <c r="N10" s="13">
-        <f t="shared" ref="N10" si="11">SUM(N11:N14)</f>
+      <c r="M10" s="9">
+        <f t="shared" ref="M10" si="11">SUM(M11:M14)</f>
         <v>12884.26991194</v>
       </c>
-      <c r="O10" s="13">
-        <f t="shared" ref="O10" si="12">SUM(O11:O14)</f>
+      <c r="N10" s="9">
+        <f t="shared" ref="N10" si="12">SUM(N11:N14)</f>
         <v>14824.556822870001</v>
       </c>
-      <c r="P10" s="9"/>
+      <c r="O10" s="9">
+        <f>SUM(O11:O14)</f>
+        <v>15722.624870649999</v>
+      </c>
+      <c r="P10" s="23"/>
+      <c r="Q10" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="14" t="s">
+    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="15">
-[...2 lines deleted...]
-      <c r="D11" s="15">
+      <c r="C11" s="11">
         <v>6210.2988298599994</v>
       </c>
-      <c r="E11" s="15">
+      <c r="D11" s="11">
         <v>6507.44456937</v>
       </c>
-      <c r="F11" s="15">
+      <c r="E11" s="11">
         <v>6846.2301381800007</v>
       </c>
-      <c r="G11" s="15">
+      <c r="F11" s="11">
         <v>7333.3963804499999</v>
       </c>
-      <c r="H11" s="15">
+      <c r="G11" s="11">
         <v>8125.3177917200001</v>
       </c>
-      <c r="I11" s="15">
+      <c r="H11" s="11">
         <v>8754.0282060999998</v>
       </c>
-      <c r="J11" s="16">
+      <c r="I11" s="12">
         <v>8481.3767056500001</v>
       </c>
-      <c r="K11" s="15">
+      <c r="J11" s="11">
         <v>8725.0839427699993</v>
       </c>
-      <c r="L11" s="15">
+      <c r="K11" s="11">
         <v>9106.1697042999986</v>
       </c>
-      <c r="M11" s="15">
+      <c r="L11" s="11">
         <v>10103.48230951</v>
       </c>
-      <c r="N11" s="15">
+      <c r="M11" s="11">
         <v>10774.781410879999</v>
       </c>
-      <c r="O11" s="15">
+      <c r="N11" s="11">
         <v>11439.687165719999</v>
       </c>
-      <c r="P11" s="9"/>
+      <c r="O11" s="11">
+        <v>12144.64614379</v>
+      </c>
+      <c r="P11" s="23"/>
+      <c r="Q11" s="24" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="14" t="s">
+    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="17" t="s">
+      <c r="C12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="17" t="s">
+      <c r="D12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="17" t="s">
+      <c r="E12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F12" s="17" t="s">
+      <c r="F12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="G12" s="17" t="s">
+      <c r="G12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H12" s="17" t="s">
+      <c r="H12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="I12" s="17" t="s">
+      <c r="I12" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="J12" s="18" t="s">
+      <c r="J12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="K12" s="17" t="s">
+      <c r="K12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="L12" s="17" t="s">
+      <c r="L12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="M12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="17">
+      <c r="M12" s="13">
         <v>2034.04273272</v>
       </c>
-      <c r="O12" s="15">
+      <c r="N12" s="11">
         <v>3266.0496429600003</v>
       </c>
-      <c r="P12" s="9"/>
+      <c r="O12" s="11">
+        <v>3466.9753518100001</v>
+      </c>
+      <c r="P12" s="23"/>
+      <c r="Q12" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="14" t="s">
+    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="15">
-[...2 lines deleted...]
-      <c r="D13" s="15">
+      <c r="C13" s="11">
         <v>49.959262559999999</v>
       </c>
-      <c r="E13" s="15">
+      <c r="D13" s="11">
         <v>36.814290310000004</v>
       </c>
-      <c r="F13" s="15">
+      <c r="E13" s="11">
         <v>37.304899409999997</v>
       </c>
-      <c r="G13" s="15">
+      <c r="F13" s="11">
         <v>38.435360860000003</v>
       </c>
-      <c r="H13" s="15">
+      <c r="G13" s="11">
         <v>40.255008179999997</v>
       </c>
-      <c r="I13" s="15">
+      <c r="H13" s="11">
         <v>62.172923299999994</v>
       </c>
-      <c r="J13" s="16">
+      <c r="I13" s="12">
         <v>34.177391819999997</v>
       </c>
-      <c r="K13" s="15">
+      <c r="J13" s="11">
         <v>25.81081369</v>
       </c>
-      <c r="L13" s="15">
+      <c r="K13" s="11">
         <v>28.132752320000002</v>
       </c>
-      <c r="M13" s="15">
+      <c r="L13" s="11">
         <v>35.04776047</v>
       </c>
-      <c r="N13" s="15">
+      <c r="M13" s="11">
         <v>41.056831960000004</v>
       </c>
-      <c r="O13" s="15">
+      <c r="N13" s="11">
         <v>55.681913639999998</v>
       </c>
-      <c r="P13" s="9"/>
+      <c r="O13" s="11">
+        <v>59.44723638</v>
+      </c>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="14" t="s">
+    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="15">
-[...2 lines deleted...]
-      <c r="D14" s="15">
+      <c r="C14" s="11">
         <v>28.64629193</v>
       </c>
-      <c r="E14" s="15">
+      <c r="D14" s="11">
         <v>30.443528110000003</v>
       </c>
-      <c r="F14" s="15">
+      <c r="E14" s="11">
         <v>28.151212099999999</v>
       </c>
-      <c r="G14" s="15">
+      <c r="F14" s="11">
         <v>516.13872253</v>
       </c>
-      <c r="H14" s="15">
+      <c r="G14" s="11">
         <v>15.8700861</v>
       </c>
-      <c r="I14" s="15">
+      <c r="H14" s="11">
         <v>29.771903339999994</v>
       </c>
-      <c r="J14" s="16">
+      <c r="I14" s="12">
         <v>24.076643269999998</v>
       </c>
-      <c r="K14" s="15">
+      <c r="J14" s="11">
         <v>20.35762897</v>
       </c>
-      <c r="L14" s="15">
+      <c r="K14" s="11">
         <v>24.19980515</v>
       </c>
-      <c r="M14" s="15">
+      <c r="L14" s="11">
         <v>21.586856430000001</v>
       </c>
-      <c r="N14" s="15">
+      <c r="M14" s="11">
         <v>34.388936380000004</v>
       </c>
-      <c r="O14" s="15">
+      <c r="N14" s="11">
         <v>63.138100549999997</v>
       </c>
-      <c r="P14" s="9"/>
+      <c r="O14" s="11">
+        <v>51.556138670000003</v>
+      </c>
+      <c r="P14" s="23"/>
+      <c r="Q14" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="15" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+    <row r="15" spans="2:17" x14ac:dyDescent="0.2">
+      <c r="B15" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="13">
-[...4 lines deleted...]
-        <f t="shared" ref="D15:O15" si="13">SUM(D16:D18)</f>
+      <c r="C15" s="9">
+        <f t="shared" ref="C15:N15" si="13">SUM(C16:C18)</f>
         <v>3471.1695094399997</v>
       </c>
-      <c r="E15" s="13">
+      <c r="D15" s="9">
         <f t="shared" si="13"/>
         <v>3637.4085265899994</v>
       </c>
-      <c r="F15" s="13">
+      <c r="E15" s="9">
         <f t="shared" si="13"/>
         <v>3827.76809985</v>
       </c>
-      <c r="G15" s="13">
+      <c r="F15" s="9">
         <f t="shared" si="13"/>
         <v>4093.4896690699998</v>
       </c>
-      <c r="H15" s="13">
+      <c r="G15" s="9">
         <f t="shared" si="13"/>
         <v>4520.8129249499998</v>
       </c>
-      <c r="I15" s="13">
+      <c r="H15" s="9">
         <f t="shared" si="13"/>
         <v>4889.0370966099999</v>
       </c>
-      <c r="J15" s="13">
+      <c r="I15" s="9">
         <f t="shared" si="13"/>
         <v>5144.4118083800004</v>
       </c>
-      <c r="K15" s="13">
+      <c r="J15" s="9">
         <f t="shared" si="13"/>
         <v>5275.1440486300007</v>
       </c>
-      <c r="L15" s="13">
+      <c r="K15" s="9">
         <f t="shared" si="13"/>
         <v>5541.4136892000006</v>
       </c>
-      <c r="M15" s="13">
+      <c r="L15" s="9">
         <f t="shared" si="13"/>
         <v>6145.3394350599992</v>
       </c>
-      <c r="N15" s="13">
+      <c r="M15" s="9">
         <f t="shared" si="13"/>
         <v>6577.9661108999999</v>
       </c>
-      <c r="O15" s="13">
+      <c r="N15" s="9">
         <f t="shared" si="13"/>
         <v>7060.43111279</v>
       </c>
-      <c r="P15" s="6"/>
+      <c r="O15" s="9">
+        <f>SUM(O16:O18)</f>
+        <v>7539.2970777200007</v>
+      </c>
+      <c r="P15" s="23"/>
+      <c r="Q15" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="14" t="s">
+    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="15">
-[...2 lines deleted...]
-      <c r="D16" s="15">
+      <c r="C16" s="11">
         <v>3239.58437792</v>
       </c>
-      <c r="E16" s="15">
+      <c r="D16" s="11">
         <v>3395.0161794699998</v>
       </c>
-      <c r="F16" s="15">
+      <c r="E16" s="11">
         <v>3571.9461591700001</v>
       </c>
-      <c r="G16" s="15">
+      <c r="F16" s="11">
         <v>3826.11985069</v>
       </c>
-      <c r="H16" s="15">
+      <c r="G16" s="11">
         <v>4239.2962391800002</v>
       </c>
-      <c r="I16" s="15">
+      <c r="H16" s="11">
         <v>4567.3190640100001</v>
       </c>
-      <c r="J16" s="16">
+      <c r="I16" s="12">
         <v>4846.1298436300003</v>
       </c>
-      <c r="K16" s="15">
+      <c r="J16" s="11">
         <v>4985.3641859300005</v>
       </c>
-      <c r="L16" s="15">
+      <c r="K16" s="11">
         <v>5203.0860663399999</v>
       </c>
-      <c r="M16" s="15">
+      <c r="L16" s="11">
         <v>5773.0414186499993</v>
       </c>
-      <c r="N16" s="15">
+      <c r="M16" s="11">
         <v>6156.8164436099996</v>
       </c>
-      <c r="O16" s="15">
+      <c r="N16" s="11">
         <v>6536.5410677999998</v>
       </c>
-      <c r="P16" s="6"/>
+      <c r="O16" s="11">
+        <v>6939.2893535100002</v>
+      </c>
+      <c r="P16" s="23"/>
+      <c r="Q16" s="24"/>
     </row>
-    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="14" t="s">
+    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="15">
-[...2 lines deleted...]
-      <c r="D17" s="15">
+      <c r="C17" s="11">
         <v>226.81591519</v>
       </c>
-      <c r="E17" s="15">
+      <c r="D17" s="11">
         <v>237.77855363</v>
       </c>
-      <c r="F17" s="15">
+      <c r="E17" s="11">
         <v>250.75106486000001</v>
       </c>
-      <c r="G17" s="15">
+      <c r="F17" s="11">
         <v>262.09598023000001</v>
       </c>
-      <c r="H17" s="15">
+      <c r="G17" s="11">
         <v>276.99073606999997</v>
       </c>
-      <c r="I17" s="15">
+      <c r="H17" s="11">
         <v>315.97213275999997</v>
       </c>
-      <c r="J17" s="16">
+      <c r="I17" s="12">
         <v>293.43569833999999</v>
       </c>
-      <c r="K17" s="15">
+      <c r="J17" s="11">
         <v>284.88588236999999</v>
       </c>
-      <c r="L17" s="15">
+      <c r="K17" s="11">
         <v>332.88474757</v>
       </c>
-      <c r="M17" s="15">
+      <c r="L17" s="11">
         <v>367.71505539999998</v>
       </c>
-      <c r="N17" s="15">
+      <c r="M17" s="11">
         <v>417.02909619999997</v>
       </c>
-      <c r="O17" s="15">
+      <c r="N17" s="11">
         <v>519.03376244000003</v>
       </c>
-      <c r="P17" s="6"/>
+      <c r="O17" s="11">
+        <v>590.90494308999996</v>
+      </c>
+      <c r="P17" s="23"/>
+      <c r="Q17" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="14" t="s">
+    <row r="18" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C18" s="15">
-[...2 lines deleted...]
-      <c r="D18" s="15">
+      <c r="C18" s="11">
         <v>4.769216329999999</v>
       </c>
-      <c r="E18" s="15">
+      <c r="D18" s="11">
         <v>4.6137934899999999</v>
       </c>
-      <c r="F18" s="15">
+      <c r="E18" s="11">
         <v>5.0708758200000004</v>
       </c>
-      <c r="G18" s="15">
+      <c r="F18" s="11">
         <v>5.2738381500000004</v>
       </c>
-      <c r="H18" s="15">
+      <c r="G18" s="11">
         <v>4.5259497</v>
       </c>
-      <c r="I18" s="15">
+      <c r="H18" s="11">
         <v>5.7458998400000008</v>
       </c>
-      <c r="J18" s="16">
+      <c r="I18" s="12">
         <v>4.8462664100000001</v>
       </c>
-      <c r="K18" s="15">
+      <c r="J18" s="11">
         <v>4.8939803299999998</v>
       </c>
-      <c r="L18" s="15">
+      <c r="K18" s="11">
         <v>5.4428752899999999</v>
       </c>
-      <c r="M18" s="15">
+      <c r="L18" s="11">
         <v>4.5829610100000009</v>
       </c>
-      <c r="N18" s="15">
+      <c r="M18" s="11">
         <v>4.1205710899999994</v>
       </c>
-      <c r="O18" s="15">
+      <c r="N18" s="11">
         <v>4.8562825499999986</v>
       </c>
-      <c r="P18" s="6"/>
+      <c r="O18" s="11">
+        <v>9.1027811199999995</v>
+      </c>
+      <c r="P18" s="23"/>
+      <c r="Q18" s="24" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="19" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="19" t="s">
+    <row r="19" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="20">
-[...4 lines deleted...]
-        <f t="shared" si="14"/>
+      <c r="C19" s="16">
+        <f t="shared" ref="C19:M19" si="14">C5+C10+C15</f>
         <v>90568.73709385001</v>
       </c>
-      <c r="E19" s="20">
+      <c r="D19" s="16">
         <f t="shared" si="14"/>
         <v>94887.909083700011</v>
       </c>
-      <c r="F19" s="20">
+      <c r="E19" s="16">
         <f t="shared" si="14"/>
         <v>100010.94969707</v>
       </c>
-      <c r="G19" s="20">
-        <f t="shared" ref="G19:O19" si="15">G5+G10+G15</f>
+      <c r="F19" s="16">
+        <f t="shared" si="14"/>
         <v>107509.38793621</v>
       </c>
-      <c r="H19" s="20">
-        <f t="shared" si="15"/>
+      <c r="G19" s="16">
+        <f t="shared" si="14"/>
         <v>118209.08623177002</v>
       </c>
-      <c r="I19" s="20">
-        <f t="shared" si="15"/>
+      <c r="H19" s="16">
+        <f t="shared" si="14"/>
         <v>127833.11686611001</v>
       </c>
-      <c r="J19" s="20">
-        <f t="shared" si="15"/>
+      <c r="I19" s="16">
+        <f t="shared" si="14"/>
         <v>133745.60956695001</v>
       </c>
-      <c r="K19" s="20">
-        <f t="shared" si="15"/>
+      <c r="J19" s="16">
+        <f t="shared" si="14"/>
         <v>137161.66068879998</v>
       </c>
-      <c r="L19" s="20">
-        <f t="shared" si="15"/>
+      <c r="K19" s="16">
+        <f t="shared" si="14"/>
         <v>144032.85352976</v>
       </c>
-      <c r="M19" s="20">
-        <f t="shared" si="15"/>
+      <c r="L19" s="16">
+        <f t="shared" si="14"/>
         <v>159722.69954429998</v>
       </c>
-      <c r="N19" s="20">
-        <f t="shared" si="15"/>
+      <c r="M19" s="16">
+        <f t="shared" si="14"/>
         <v>172994.10533461999</v>
       </c>
-      <c r="O19" s="20">
-        <f t="shared" si="15"/>
+      <c r="N19" s="16">
+        <f>N5+N10+N15</f>
         <v>186655.09552821005</v>
       </c>
-      <c r="P19" s="6"/>
+      <c r="O19" s="16">
+        <f>O5+O10+O15</f>
+        <v>199261.84022016998</v>
+      </c>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="24" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="20" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="B20" s="22" t="s">
+    <row r="20" spans="2:17" x14ac:dyDescent="0.2">
+      <c r="B20" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="F20" s="10"/>
+      <c r="F20" s="6"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="27"/>
+      <c r="O20" s="27"/>
+      <c r="P20" s="25"/>
+      <c r="Q20" s="24"/>
     </row>
-    <row r="21" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...10 lines deleted...]
-    <row r="32" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P21" s="23"/>
+    </row>
+    <row r="22" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:O21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="4" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="4" customWidth="1"/>
     <col min="3" max="15" width="9.375" style="4" customWidth="1"/>
     <col min="16" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B2" s="1" t="str">
         <f>'Příjmy leden - březen'!B2</f>
         <v>Příjmy z pojistného na sociální zabezpečení - leden až březen</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K3" s="2"/>
-      <c r="L3" s="2" t="s">
+      <c r="L3" s="2"/>
+      <c r="M3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:15" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="21"/>
-      <c r="C4" s="11">
+      <c r="B4" s="17"/>
+      <c r="C4" s="7">
         <v>2003</v>
       </c>
-      <c r="D4" s="11">
+      <c r="D4" s="7">
         <v>2004</v>
       </c>
-      <c r="E4" s="11">
+      <c r="E4" s="7">
         <v>2005</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="7">
         <v>2006</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="7">
         <v>2007</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="7">
         <v>2008</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="7">
         <v>2009</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J4" s="7">
         <v>2010</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="7">
         <v>2011</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="7">
         <v>2012</v>
       </c>
+      <c r="M4" s="7">
+        <v>2013</v>
+      </c>
     </row>
-    <row r="5" spans="2:15" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="12" t="s">
+    <row r="5" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="9">
         <f>SUM(C6:C9)</f>
         <v>48098.216230290003</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="9">
         <f t="shared" ref="D5:L5" si="0">SUM(D6:D9)</f>
         <v>56168.313021729999</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="9">
         <f t="shared" si="0"/>
         <v>58986.321021459997</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="9">
         <f t="shared" si="0"/>
         <v>63403.882245029999</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="9">
         <f t="shared" si="0"/>
         <v>69680.985791390005</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="9">
         <f t="shared" si="0"/>
         <v>76472.281883110001</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="9">
         <f t="shared" si="0"/>
         <v>77200.846115899985</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="9">
         <f t="shared" si="0"/>
         <v>73915.291513740012</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="9">
         <f t="shared" si="0"/>
         <v>77067.725726400007</v>
       </c>
-      <c r="L5" s="13">
+      <c r="L5" s="9">
         <f t="shared" si="0"/>
         <v>80018.929368040001</v>
       </c>
+      <c r="M5" s="9">
+        <f>SUM(M6:M9)</f>
+        <v>323752.07772840001</v>
+      </c>
     </row>
     <row r="6" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="11">
         <v>34294.42775997</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="11">
         <v>40976.691237220002</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="11">
         <v>42625.699716459996</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="11">
         <v>45918.822895930003</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="11">
         <v>50168.453054539998</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="11">
         <v>55236.704799649997</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="11">
         <v>48958.591810839993</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="11">
         <v>52583.186792300003</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="11">
         <v>55082.420583859996</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="11">
         <v>56982.664416240004</v>
+      </c>
+      <c r="M6" s="11">
+        <v>232057.39717769</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="11">
         <v>11431.475920180001</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="11">
         <v>12388.302001939999</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="11">
         <v>12886.839449249999</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="11">
         <v>13882.43482902</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="11">
         <v>15167.206737439999</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="11">
         <v>16699.445725770001</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="11">
         <v>14940.03468036</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="11">
         <v>15873.8220626</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="11">
         <v>16636.375189450002</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="11">
         <v>17210.64090921</v>
+      </c>
+      <c r="M7" s="11">
+        <v>69793.095989010006</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="23" t="s">
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="11">
         <v>2277.08331004</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="11">
         <v>2749.3006456800003</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="11">
         <v>3449.8727741799999</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="11">
         <v>3583.67213008</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="11">
         <v>4322.6118199599996</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="11">
         <v>4512.7641979099999</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="11">
         <v>5835.5582980200006</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="11">
         <v>5343.8150160100004</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="11">
         <v>5222.6519358899995</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="11">
         <v>5675.94467816</v>
+      </c>
+      <c r="M8" s="11">
+        <v>21301.365390289997</v>
       </c>
     </row>
     <row r="9" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="23" t="s">
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="11">
         <v>95.229240099999998</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="11">
         <v>54.019136889999999</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="11">
         <v>23.909081569999998</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="11">
         <v>18.952390000000001</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="11">
         <v>22.71417945</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="11">
         <v>23.367159780000001</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="11">
         <v>7466.6613266799995</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="11">
         <v>114.46764283</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="11">
         <v>126.27801720000001</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="11">
         <v>149.67936443000002</v>
+      </c>
+      <c r="M9" s="11">
+        <v>600.21917140999994</v>
       </c>
     </row>
     <row r="10" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="9">
         <f>SUM(C11:C14)</f>
         <v>7916.7505752199995</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="9">
         <f t="shared" ref="D10:L10" si="1">SUM(D11:D14)</f>
         <v>8570.1131211299999</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="9">
         <f t="shared" si="1"/>
         <v>8912.4421401799991</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="9">
         <f t="shared" si="1"/>
         <v>9605.1566945300001</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="9">
         <f t="shared" si="1"/>
         <v>10480.159531250001</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="9">
         <f t="shared" si="1"/>
         <v>11515.68315873</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="9">
         <f t="shared" si="1"/>
         <v>7430.35692389</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="9">
         <f t="shared" si="1"/>
         <v>5743.5891682399997</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="9">
         <f t="shared" si="1"/>
         <v>5994.9904771299998</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="9">
         <f t="shared" si="1"/>
         <v>6159.0609267100008</v>
       </c>
+      <c r="M10" s="9">
+        <f>SUM(M11:M14)</f>
+        <v>25120.974923029997</v>
+      </c>
     </row>
     <row r="11" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="23" t="s">
+      <c r="B11" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="11">
         <v>5803.6723897399997</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="11">
         <v>6289.4456312100001</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="11">
         <v>6542.5492583499999</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="11">
         <v>7048.0053742399996</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="11">
         <v>7700.2741894700002</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="11">
         <v>8478.1801373100006</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="11">
         <v>6135.47676125</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="11">
         <v>5602.9698280299999</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="11">
         <v>5871.2059391700004</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="11">
         <v>6087.8214845100001</v>
+      </c>
+      <c r="M11" s="11">
+        <v>24830.758336729999</v>
       </c>
     </row>
     <row r="12" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="23" t="s">
+      <c r="B12" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="11">
         <v>1934.55746372</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="11">
         <v>2096.4818774800001</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="11">
         <v>2180.8497531999997</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="11">
         <v>2349.33512535</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="11">
         <v>2566.7580635500003</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="11">
         <v>2826.0600461199997</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="11">
         <v>317.30857913</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="11">
         <v>2.3193054500000003</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="11">
         <v>1.7484458200000002</v>
       </c>
-      <c r="L12" s="17" t="s">
+      <c r="L12" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="M12" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="23" t="s">
+      <c r="B13" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="11">
         <v>161.04614315000001</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="11">
         <v>175.35816538999998</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="11">
         <v>194.42001575</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F13" s="11">
         <v>202.98947100000001</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="11">
         <v>209.341914</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H13" s="11">
         <v>211.05573100000001</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="11">
         <v>145.60250724000002</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="11">
         <v>124.39304523</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="11">
         <v>104.71740256999999</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="11">
         <v>46.988984109999997</v>
+      </c>
+      <c r="M13" s="11">
+        <v>189.82700717000003</v>
       </c>
     </row>
     <row r="14" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="23" t="s">
+      <c r="B14" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="11">
         <v>17.474578609999998</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="11">
         <v>8.82744705</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="11">
         <v>-5.3768871200000001</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="11">
         <v>4.826723939999999</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="11">
         <v>3.7853642299999999</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="11">
         <v>0.38724430000000026</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="11">
         <v>831.96907626999996</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="11">
         <v>13.90698953000002</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="11">
         <v>17.31868957</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="11">
         <v>24.250458089999984</v>
+      </c>
+      <c r="M14" s="11">
+        <v>100.38957912999999</v>
       </c>
     </row>
     <row r="15" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="9">
         <f>SUM(C16:C19)</f>
         <v>6658.6530911099999</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="9">
         <f t="shared" ref="D15:L15" si="2">SUM(D16:D19)</f>
         <v>3209.0741489299999</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="9">
         <f t="shared" si="2"/>
         <v>3370.05618439</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="9">
         <f t="shared" si="2"/>
         <v>3622.3658116500001</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="9">
         <f t="shared" si="2"/>
         <v>3980.7854999900001</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="9">
         <f t="shared" si="2"/>
         <v>4368.8533843999994</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="9">
         <f t="shared" si="2"/>
         <v>3500.0025564499997</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="9">
         <f t="shared" si="2"/>
         <v>3232.31628241</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="9">
         <f t="shared" si="2"/>
         <v>3333.3291062799995</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="9">
         <f t="shared" si="2"/>
         <v>3422.51375581</v>
       </c>
+      <c r="M15" s="9">
+        <f>SUM(M16:M19)</f>
+        <v>13884.676104520002</v>
+      </c>
     </row>
     <row r="16" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="14" t="s">
+      <c r="B16" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="11">
         <v>5627.8035301</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="11">
         <v>2287.0711389899998</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="11">
         <v>2379.1088214299998</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="11">
         <v>2562.9110449200002</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="11">
         <v>2800.0997050300002</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H16" s="11">
         <v>3082.9745953000001</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I16" s="11">
         <v>3050.6162174299998</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J16" s="11">
         <v>2922.1885401300001</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="11">
         <v>3059.5029621399999</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="11">
         <v>3174.1402782700002</v>
       </c>
+      <c r="M16" s="11">
+        <v>12951.942570080002</v>
+      </c>
     </row>
-    <row r="17" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="14" t="s">
+    <row r="17" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="11">
         <v>703.47544120999999</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="11">
         <v>762.35704682000005</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="11">
         <v>793.03627426000003</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="11">
         <v>854.30368221000003</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G17" s="11">
         <v>933.36656875000006</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="11">
         <v>1027.6581988200001</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I17" s="11">
         <v>115.38493786000001</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J17" s="11">
         <v>0.84338382999999995</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K17" s="11">
         <v>0.63579856000000001</v>
       </c>
-      <c r="L17" s="17" t="s">
+      <c r="L17" s="13" t="s">
         <v>7</v>
       </c>
+      <c r="M17" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="14" t="s">
+    <row r="18" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="11">
         <v>315.28845833999998</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="11">
         <v>157.10289399999999</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="11">
         <v>197.13558711000002</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="11">
         <v>204.78126456999999</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="11">
         <v>247.00638975999999</v>
       </c>
-      <c r="H18" s="15">
+      <c r="H18" s="11">
         <v>257.87223991000002</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I18" s="11">
         <v>333.46047419999996</v>
       </c>
-      <c r="J18" s="15">
+      <c r="J18" s="11">
         <v>305.36085806</v>
       </c>
-      <c r="K18" s="15">
+      <c r="K18" s="11">
         <v>268.94638567000004</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L18" s="11">
         <v>243.25477193</v>
       </c>
+      <c r="M18" s="11">
+        <v>912.91565960000014</v>
+      </c>
     </row>
-    <row r="19" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="14" t="s">
+    <row r="19" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="11">
         <v>12.085661459999999</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="11">
         <v>2.5430691200000002</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="11">
         <v>0.77550159000000007</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="11">
         <v>0.36981994999999995</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="11">
         <v>0.31283644999999999</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H19" s="11">
         <v>0.34835037000000002</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="11">
         <v>0.54092695999999996</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J19" s="11">
         <v>3.9235003899999996</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="11">
         <v>4.2439599100000001</v>
       </c>
-      <c r="L19" s="15">
+      <c r="L19" s="11">
         <v>5.1187056100000001</v>
       </c>
+      <c r="M19" s="11">
+        <v>19.817874840000009</v>
+      </c>
     </row>
-    <row r="20" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="19" t="s">
+    <row r="20" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="16">
         <f t="shared" ref="C20:L20" si="3">C5+C10+C15</f>
         <v>62673.619896620003</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="16">
         <f t="shared" si="3"/>
         <v>67947.500291789998</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="16">
         <f t="shared" si="3"/>
         <v>71268.81934603001</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="16">
         <f t="shared" si="3"/>
         <v>76631.404751210008</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="16">
         <f t="shared" si="3"/>
         <v>84141.930822630005</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="16">
         <f t="shared" si="3"/>
         <v>92356.818426240003</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="16">
         <f t="shared" si="3"/>
         <v>88131.205596239975</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="16">
         <f t="shared" si="3"/>
         <v>82891.196964390008</v>
       </c>
-      <c r="K20" s="20">
+      <c r="K20" s="16">
         <f t="shared" si="3"/>
         <v>86396.045309810012</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="16">
         <f t="shared" si="3"/>
         <v>89600.50405055999</v>
       </c>
+      <c r="M20" s="16">
+        <f>M5+M10+M15</f>
+        <v>362757.72875595</v>
+      </c>
     </row>
-    <row r="21" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B21" s="22" t="s">
+    <row r="21" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B21" s="18" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Příjmy leden - březen</vt:lpstr>
       <vt:lpstr>Starší údaje</vt:lpstr>
       <vt:lpstr>'Příjmy leden - březen'!Oblast_tisku</vt:lpstr>
       <vt:lpstr>'Starší údaje'!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ČSSZ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>